--- v0 (2026-04-12)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C112F7C" w14:textId="3D7249E1" w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
+    <w:p w14:paraId="0C112F7C" w14:textId="59A64A8A" w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B239F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Šalčininkų r. Eišiškių gimnazijos </w:t>
       </w:r>
       <w:r w:rsidRPr="00B239F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -55,51 +55,51 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00DE6F65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B239F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> m. balandžio  mėn. veiklos planas</w:t>
+        <w:t xml:space="preserve"> m. balandžio mėn. veiklos planas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="60" w:type="dxa"/>
           <w:left w:w="60" w:type="dxa"/>
           <w:bottom w:w="60" w:type="dxa"/>
           <w:right w:w="60" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7202"/>
         <w:gridCol w:w="2020"/>
         <w:gridCol w:w="3722"/>
       </w:tblGrid>
@@ -519,51 +519,51 @@
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="227EC3F0" w14:textId="77777777" w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B239F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Administracija</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B239F3" w:rsidRPr="00102FF7" w14:paraId="1FCA3F3A" w14:textId="77777777" w:rsidTr="00D87373">
+      <w:tr w:rsidR="00B239F3" w:rsidRPr="00D15905" w14:paraId="1FCA3F3A" w14:textId="77777777" w:rsidTr="00D87373">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D93E82B" w14:textId="77777777" w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B239F3">
@@ -725,51 +725,51 @@
               </w:rPr>
               <w:t>Leonovič</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00495303">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> , </w:t>
             </w:r>
             <w:r w:rsidRPr="00B239F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>matematikos mokytojai, pradinių kl. mokytojos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B239F3" w:rsidRPr="00102FF7" w14:paraId="798CE1B9" w14:textId="77777777" w:rsidTr="00D87373">
+      <w:tr w:rsidR="00B239F3" w:rsidRPr="00D15905" w14:paraId="798CE1B9" w14:textId="77777777" w:rsidTr="00D87373">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D5E6723" w14:textId="77777777" w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B239F3">
@@ -1850,95 +1850,84 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">V. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Barkovska</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B239F3" w:rsidRPr="00102FF7" w14:paraId="6A9A3603" w14:textId="77777777" w:rsidTr="00D87373">
+      <w:tr w:rsidR="00B239F3" w:rsidRPr="00D15905" w14:paraId="6A9A3603" w14:textId="77777777" w:rsidTr="00D87373">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="152DA585" w14:textId="62DD4183" w:rsidR="004A0C6E" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
+          <w:p w14:paraId="6EA416E9" w14:textId="5B866DF1" w:rsidR="004A0C6E" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B239F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Individualūs pokalbiai su elgesio, mokymosi ir lankomumo problemų turinčiais mokiniais ir jų tėvais.</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="280FE387" w14:textId="77777777" w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2075,51 +2064,51 @@
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Korkut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0C6E" w:rsidRPr="004A0C6E" w14:paraId="2D932A36" w14:textId="77777777" w:rsidTr="00D87373">
+      <w:tr w:rsidR="004A0C6E" w:rsidRPr="00D15905" w14:paraId="2D932A36" w14:textId="77777777" w:rsidTr="00D87373">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30BB37FC" w14:textId="5FA8CC0B" w:rsidR="004A0C6E" w:rsidRPr="00B239F3" w:rsidRDefault="004A0C6E" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2142,75 +2131,75 @@
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="195F911F" w14:textId="77777777" w:rsidR="004A0C6E" w:rsidRPr="00B239F3" w:rsidRDefault="004A0C6E" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3722" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="024F0C2F" w14:textId="1B1B485F" w:rsidR="004A0C6E" w:rsidRPr="00102FF7" w:rsidRDefault="00102FF7" w:rsidP="00102FF7">
+          <w:p w14:paraId="024F0C2F" w14:textId="011F4393" w:rsidR="004A0C6E" w:rsidRPr="00D15905" w:rsidRDefault="00D15905" w:rsidP="00D15905">
             <w:pPr>
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Korkut, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00102FF7">
+            <w:r w:rsidRPr="00B239F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>klasių auklėtojai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004A0C6E" w:rsidRPr="004A0C6E" w14:paraId="66A8554C" w14:textId="77777777" w:rsidTr="00D87373">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
@@ -2290,51 +2279,51 @@
               <w:pStyle w:val="Sraopastraipa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Jankevič, A. Korkut</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B239F3" w:rsidRPr="00102FF7" w14:paraId="448CCA78" w14:textId="77777777" w:rsidTr="00D87373">
+      <w:tr w:rsidR="00B239F3" w:rsidRPr="00D15905" w14:paraId="448CCA78" w14:textId="77777777" w:rsidTr="00D87373">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39171171" w14:textId="77777777" w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
@@ -2625,51 +2614,51 @@
               <w:t xml:space="preserve">M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Juchnevič</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, mokinių savivalda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B239F3" w:rsidRPr="00102FF7" w14:paraId="2F018339" w14:textId="77777777" w:rsidTr="00D87373">
+      <w:tr w:rsidR="00B239F3" w:rsidRPr="00D15905" w14:paraId="2F018339" w14:textId="77777777" w:rsidTr="00D87373">
         <w:trPr>
           <w:trHeight w:val="636"/>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B46F188" w14:textId="77777777" w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
@@ -2757,51 +2746,51 @@
               <w:t xml:space="preserve">, M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B239F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Juchnevič</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B239F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>, mokinių savivalda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B239F3" w:rsidRPr="00102FF7" w14:paraId="16A42E9F" w14:textId="77777777" w:rsidTr="00D87373">
+      <w:tr w:rsidR="00B239F3" w:rsidRPr="00D15905" w14:paraId="16A42E9F" w14:textId="77777777" w:rsidTr="00D87373">
         <w:trPr>
           <w:tblCellSpacing w:w="0" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C0DA957" w14:textId="77777777" w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B239F3">
@@ -3268,51 +3257,50 @@
             <w:tcW w:w="7202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59DAA669" w14:textId="67701BE3" w:rsidR="00D87373" w:rsidRPr="00B239F3" w:rsidRDefault="00D87373" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87373">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Gimnazijos veiklos vidaus įsivertinimas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="342EF511" w14:textId="77777777" w:rsidR="00D87373" w:rsidRPr="00B239F3" w:rsidRDefault="00D87373" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3373,50 +3361,51 @@
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="331CA3C2" w14:textId="77777777" w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B239F3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>VI. Edukacinių aplinkų kūrimas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2020" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CC31779" w14:textId="77777777" w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:lang w:val="lt-LT" w:eastAsia="pl-PL"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4153,183 +4142,108 @@
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C125C5F" w14:textId="77777777" w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lt-LT"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidSect="00B239F3">
+    <w:p w14:paraId="476EA305" w14:textId="77777777" w:rsidR="00B239F3" w:rsidRPr="00B239F3" w:rsidRDefault="00B239F3" w:rsidP="00B239F3">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lt-LT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D069C9C" w14:textId="77777777" w:rsidR="000A6379" w:rsidRDefault="000A6379"/>
+    <w:sectPr w:rsidR="000A6379" w:rsidSect="00B239F3">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8428E8"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FA2731F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2481C74"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4374,51 +4288,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1088740A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2A21BC8"/>
     <w:lvl w:ilvl="0" w:tplc="5C14D8E2">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4460,51 +4374,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D115BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43F0D9F4"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4549,51 +4463,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EE15F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7248ABB6"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4638,51 +4552,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21D779CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5B87F82"/>
     <w:lvl w:ilvl="0" w:tplc="D82EEF74">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4724,51 +4638,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5640" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6360" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26402F7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5ECACD24"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4813,51 +4727,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EAC489C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86FAAA22"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4902,51 +4816,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E0D529C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBB65CAC"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4991,51 +4905,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72D231BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4ECA1154"/>
     <w:lvl w:ilvl="0" w:tplc="8AE6006A">
       <w:start w:val="24"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5077,198 +4991,287 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B7C06CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="102848EA"/>
+    <w:lvl w:ilvl="0" w:tplc="04270015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1195537416">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="8"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="346177854">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="24"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="125898539">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="17"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="64958450">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="102775315">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1593008160">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1293251212">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1141995222">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1654142944">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="102775315">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="10" w16cid:durableId="220404754">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A6379"/>
     <w:rsid w:val="000579BA"/>
     <w:rsid w:val="000A6379"/>
-    <w:rsid w:val="00102FF7"/>
-    <w:rsid w:val="00146029"/>
     <w:rsid w:val="00495303"/>
     <w:rsid w:val="004A0C6E"/>
     <w:rsid w:val="00664FDA"/>
     <w:rsid w:val="008F1BF4"/>
+    <w:rsid w:val="00915DA3"/>
     <w:rsid w:val="00B239F3"/>
     <w:rsid w:val="00B65E40"/>
+    <w:rsid w:val="00D15905"/>
     <w:rsid w:val="00D87373"/>
+    <w:rsid w:val="00DE1609"/>
     <w:rsid w:val="00DE6229"/>
     <w:rsid w:val="00DE6F65"/>
     <w:rsid w:val="00F817EB"/>
     <w:rsid w:val="00FC53D0"/>
     <w:rsid w:val="00FC6B4D"/>
-    <w:rsid w:val="00FF5282"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A02CE72"/>
@@ -6522,51 +6525,51 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14C5EFCF-A7C8-435B-9F34-303D8F1A856D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>4</Pages>
   <Words>1669</Words>
   <Characters>952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2616</CharactersWithSpaces>